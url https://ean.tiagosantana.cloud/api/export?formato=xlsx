--- v1 (2026-08-09)
+++ v2 (2026-10-15)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EAN-13" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1477" uniqueCount="778">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1615" uniqueCount="866">
   <si>
     <t>Sequencial</t>
   </si>
   <si>
     <t>Código EAN</t>
   </si>
   <si>
     <t>Produto/Referência</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Data Associação</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Criado Em</t>
   </si>
   <si>
     <t>7892426910000</t>
   </si>
   <si>
@@ -2263,129 +2263,393 @@
   <si>
     <t xml:space="preserve">LF3703 </t>
   </si>
   <si>
     <t>2026-07-09T13:08:55.118Z</t>
   </si>
   <si>
     <t>2026-07-09T13:08:55.124Z</t>
   </si>
   <si>
     <t>7892426912585</t>
   </si>
   <si>
     <t>EH351</t>
   </si>
   <si>
     <t>2026-07-24T13:25:37.976Z</t>
   </si>
   <si>
     <t>2026-07-24T13:25:37.981Z</t>
   </si>
   <si>
     <t>7892426912592</t>
   </si>
   <si>
+    <t>AE1423RS</t>
+  </si>
+  <si>
+    <t>2026-08-18T14:47:03.553Z</t>
+  </si>
+  <si>
+    <t>2026-07-24T17:34:54.323Z</t>
+  </si>
+  <si>
+    <t>7892426912608</t>
+  </si>
+  <si>
+    <t>AP101</t>
+  </si>
+  <si>
+    <t>2026-07-24T17:35:03.677Z</t>
+  </si>
+  <si>
+    <t>7892426912615</t>
+  </si>
+  <si>
+    <t>FF5114</t>
+  </si>
+  <si>
+    <t>2026-07-29T14:34:56.335Z</t>
+  </si>
+  <si>
+    <t>2026-07-29T14:34:56.341Z</t>
+  </si>
+  <si>
+    <t>7892426912622</t>
+  </si>
+  <si>
+    <t>UA6090P</t>
+  </si>
+  <si>
+    <t>2026-08-05T13:15:15.168Z</t>
+  </si>
+  <si>
+    <t>2026-08-05T13:15:15.173Z</t>
+  </si>
+  <si>
+    <t>7892426912639</t>
+  </si>
+  <si>
+    <t>UA126CAX180</t>
+  </si>
+  <si>
+    <t>2026-08-06T11:27:18.332Z</t>
+  </si>
+  <si>
+    <t>2026-08-06T11:27:18.336Z</t>
+  </si>
+  <si>
+    <t>7892426912646</t>
+  </si>
+  <si>
+    <t>HO527110AH</t>
+  </si>
+  <si>
+    <t>2026-08-06T17:00:55.856Z</t>
+  </si>
+  <si>
+    <t>2026-08-06T17:00:55.860Z</t>
+  </si>
+  <si>
+    <t>7892426912653</t>
+  </si>
+  <si>
+    <t>UARS25619P</t>
+  </si>
+  <si>
+    <t>2026-08-08T12:49:58.575Z</t>
+  </si>
+  <si>
+    <t>2026-08-08T12:49:58.580Z</t>
+  </si>
+  <si>
+    <t>7892426912660</t>
+  </si>
+  <si>
+    <t>2026-08-08T13:50:55.071Z</t>
+  </si>
+  <si>
+    <t>7892426912677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">910-2503 </t>
+  </si>
+  <si>
+    <t>2026-08-10T12:21:29.437Z</t>
+  </si>
+  <si>
+    <t>2026-08-10T12:21:29.443Z</t>
+  </si>
+  <si>
+    <t>7892426912684</t>
+  </si>
+  <si>
+    <t>FH822</t>
+  </si>
+  <si>
+    <t>2026-08-15T13:55:16.592Z</t>
+  </si>
+  <si>
+    <t>2026-08-15T13:55:16.597Z</t>
+  </si>
+  <si>
+    <t>7892426912691</t>
+  </si>
+  <si>
+    <t>330.684</t>
+  </si>
+  <si>
+    <t>2026-08-21T18:23:12.599Z</t>
+  </si>
+  <si>
+    <t>2026-08-21T18:23:12.604Z</t>
+  </si>
+  <si>
+    <t>7892426912707</t>
+  </si>
+  <si>
+    <t>FS1095</t>
+  </si>
+  <si>
+    <t>2026-08-24T17:56:49.592Z</t>
+  </si>
+  <si>
+    <t>2026-08-24T17:56:49.597Z</t>
+  </si>
+  <si>
+    <t>7892426912714</t>
+  </si>
+  <si>
+    <t>UA2591P</t>
+  </si>
+  <si>
+    <t>2026-08-25T00:25:12.527Z</t>
+  </si>
+  <si>
+    <t>2026-08-25T00:25:12.535Z</t>
+  </si>
+  <si>
+    <t>7892426912721</t>
+  </si>
+  <si>
+    <t>HRT12A010AH</t>
+  </si>
+  <si>
+    <t>2026-08-25T18:58:24.655Z</t>
+  </si>
+  <si>
+    <t>2026-08-25T18:58:24.661Z</t>
+  </si>
+  <si>
+    <t>7892426912738</t>
+  </si>
+  <si>
+    <t>UARS4120P</t>
+  </si>
+  <si>
+    <t>2026-08-28T17:07:57.088Z</t>
+  </si>
+  <si>
+    <t>2026-08-28T17:07:57.092Z</t>
+  </si>
+  <si>
+    <t>7892426912745</t>
+  </si>
+  <si>
+    <t>UA581P</t>
+  </si>
+  <si>
+    <t>2026-08-28T17:14:11.444Z</t>
+  </si>
+  <si>
+    <t>7892426912752</t>
+  </si>
+  <si>
+    <t>USH6982</t>
+  </si>
+  <si>
+    <t>2026-08-28T17:15:45.249Z</t>
+  </si>
+  <si>
+    <t>7892426912769</t>
+  </si>
+  <si>
+    <t>USH21P10</t>
+  </si>
+  <si>
+    <t>2026-08-28T17:17:04.045Z</t>
+  </si>
+  <si>
+    <t>7892426912776</t>
+  </si>
+  <si>
+    <t>UA25268P</t>
+  </si>
+  <si>
+    <t>2026-08-28T17:18:14.800Z</t>
+  </si>
+  <si>
+    <t>7892426912783</t>
+  </si>
+  <si>
+    <t>00402</t>
+  </si>
+  <si>
+    <t>2026-09-02T17:06:22.632Z</t>
+  </si>
+  <si>
+    <t>2026-09-02T17:06:22.637Z</t>
+  </si>
+  <si>
+    <t>7892426912790</t>
+  </si>
+  <si>
+    <t>RHP31010A</t>
+  </si>
+  <si>
+    <t>2026-09-03T13:19:24.349Z</t>
+  </si>
+  <si>
+    <t>2026-09-03T13:19:24.353Z</t>
+  </si>
+  <si>
+    <t>7892426912806</t>
+  </si>
+  <si>
+    <t>1000964807</t>
+  </si>
+  <si>
+    <t>2026-09-03T17:56:25.851Z</t>
+  </si>
+  <si>
+    <t>2026-09-03T17:56:25.857Z</t>
+  </si>
+  <si>
+    <t>7892426912813</t>
+  </si>
+  <si>
+    <t>FS1240</t>
+  </si>
+  <si>
+    <t>2026-09-10T17:12:13.213Z</t>
+  </si>
+  <si>
+    <t>2026-09-10T17:12:13.220Z</t>
+  </si>
+  <si>
+    <t>7892426912820</t>
+  </si>
+  <si>
+    <t>UA9334P</t>
+  </si>
+  <si>
+    <t>2026-09-16T14:21:26.787Z</t>
+  </si>
+  <si>
+    <t>2026-09-16T14:21:26.797Z</t>
+  </si>
+  <si>
+    <t>7892426912837</t>
+  </si>
+  <si>
+    <t>UARS2227F</t>
+  </si>
+  <si>
+    <t>2026-09-22T11:59:45.948Z</t>
+  </si>
+  <si>
+    <t>2026-09-22T11:59:45.955Z</t>
+  </si>
+  <si>
+    <t>7892426912844</t>
+  </si>
+  <si>
+    <t>USL287</t>
+  </si>
+  <si>
+    <t>2026-09-24T16:22:58.919Z</t>
+  </si>
+  <si>
+    <t>2026-09-24T16:22:58.925Z</t>
+  </si>
+  <si>
+    <t>7892426912851</t>
+  </si>
+  <si>
+    <t>6401487</t>
+  </si>
+  <si>
+    <t>2026-09-30T14:12:09.654Z</t>
+  </si>
+  <si>
+    <t>2026-09-30T14:12:09.661Z</t>
+  </si>
+  <si>
+    <t>7892426912868</t>
+  </si>
+  <si>
+    <t>UARS4210P</t>
+  </si>
+  <si>
+    <t>2026-10-01T12:30:58.641Z</t>
+  </si>
+  <si>
+    <t>2026-10-01T12:30:58.647Z</t>
+  </si>
+  <si>
+    <t>7892426912875</t>
+  </si>
+  <si>
     <t>Disponível</t>
   </si>
   <si>
-    <t>2026-07-24T17:34:54.323Z</t>
-[...74 lines deleted...]
-    <t>2026-08-08T13:50:55.071Z</t>
+    <t>2026-10-13T17:13:28.976Z</t>
+  </si>
+  <si>
+    <t>7892426912882</t>
+  </si>
+  <si>
+    <t>FHP530410PH</t>
+  </si>
+  <si>
+    <t>2026-10-13T19:19:01.034Z</t>
+  </si>
+  <si>
+    <t>2026-10-13T19:19:01.040Z</t>
+  </si>
+  <si>
+    <t>7892426912899</t>
+  </si>
+  <si>
+    <t>BR6010PH</t>
+  </si>
+  <si>
+    <t>2026-10-14T17:33:08.207Z</t>
+  </si>
+  <si>
+    <t>2026-10-14T17:33:08.214Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2726,51 +2990,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G246"/>
+  <dimension ref="A1:G269"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="40" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -8220,224 +8484,753 @@
       </c>
       <c r="C238" t="s">
         <v>747</v>
       </c>
       <c r="D238" t="s">
         <v>9</v>
       </c>
       <c r="E238" t="s">
         <v>748</v>
       </c>
       <c r="F238" t="s">
         <v>717</v>
       </c>
       <c r="G238" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>1259</v>
       </c>
       <c r="B239" t="s">
         <v>750</v>
       </c>
       <c r="C239" t="s">
-        <v>15</v>
+        <v>751</v>
       </c>
       <c r="D239" t="s">
-        <v>751</v>
+        <v>9</v>
       </c>
       <c r="E239" t="s">
-        <v>15</v>
+        <v>752</v>
       </c>
       <c r="F239" t="s">
         <v>717</v>
       </c>
       <c r="G239" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>1260</v>
       </c>
       <c r="B240" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C240" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D240" t="s">
         <v>9</v>
       </c>
       <c r="E240" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F240" t="s">
         <v>717</v>
       </c>
       <c r="G240" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>1261</v>
       </c>
       <c r="B241" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C241" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D241" t="s">
         <v>9</v>
       </c>
       <c r="E241" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F241" t="s">
         <v>717</v>
       </c>
       <c r="G241" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>1262</v>
       </c>
       <c r="B242" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C242" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D242" t="s">
         <v>9</v>
       </c>
       <c r="E242" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F242" t="s">
         <v>717</v>
       </c>
       <c r="G242" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>1263</v>
       </c>
       <c r="B243" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C243" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D243" t="s">
         <v>9</v>
       </c>
       <c r="E243" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F243" t="s">
         <v>717</v>
       </c>
       <c r="G243" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>1264</v>
       </c>
       <c r="B244" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C244" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D244" t="s">
         <v>9</v>
       </c>
       <c r="E244" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F244" t="s">
         <v>717</v>
       </c>
       <c r="G244" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>1265</v>
       </c>
       <c r="B245" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C245" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D245" t="s">
         <v>9</v>
       </c>
       <c r="E245" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F245" t="s">
         <v>717</v>
       </c>
       <c r="G245" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>1266</v>
       </c>
       <c r="B246" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C246" t="s">
         <v>715</v>
       </c>
       <c r="D246" t="s">
         <v>9</v>
       </c>
       <c r="E246" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="F246" t="s">
         <v>717</v>
       </c>
       <c r="G246" t="s">
-        <v>777</v>
+        <v>778</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A247">
+        <v>1267</v>
+      </c>
+      <c r="B247" t="s">
+        <v>779</v>
+      </c>
+      <c r="C247" t="s">
+        <v>780</v>
+      </c>
+      <c r="D247" t="s">
+        <v>9</v>
+      </c>
+      <c r="E247" t="s">
+        <v>781</v>
+      </c>
+      <c r="F247" t="s">
+        <v>717</v>
+      </c>
+      <c r="G247" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248">
+        <v>1268</v>
+      </c>
+      <c r="B248" t="s">
+        <v>783</v>
+      </c>
+      <c r="C248" t="s">
+        <v>784</v>
+      </c>
+      <c r="D248" t="s">
+        <v>9</v>
+      </c>
+      <c r="E248" t="s">
+        <v>785</v>
+      </c>
+      <c r="F248" t="s">
+        <v>717</v>
+      </c>
+      <c r="G248" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A249">
+        <v>1269</v>
+      </c>
+      <c r="B249" t="s">
+        <v>787</v>
+      </c>
+      <c r="C249" t="s">
+        <v>788</v>
+      </c>
+      <c r="D249" t="s">
+        <v>9</v>
+      </c>
+      <c r="E249" t="s">
+        <v>789</v>
+      </c>
+      <c r="F249" t="s">
+        <v>717</v>
+      </c>
+      <c r="G249" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A250">
+        <v>1270</v>
+      </c>
+      <c r="B250" t="s">
+        <v>791</v>
+      </c>
+      <c r="C250" t="s">
+        <v>792</v>
+      </c>
+      <c r="D250" t="s">
+        <v>9</v>
+      </c>
+      <c r="E250" t="s">
+        <v>793</v>
+      </c>
+      <c r="F250" t="s">
+        <v>717</v>
+      </c>
+      <c r="G250" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A251">
+        <v>1271</v>
+      </c>
+      <c r="B251" t="s">
+        <v>795</v>
+      </c>
+      <c r="C251" t="s">
+        <v>796</v>
+      </c>
+      <c r="D251" t="s">
+        <v>9</v>
+      </c>
+      <c r="E251" t="s">
+        <v>797</v>
+      </c>
+      <c r="F251" t="s">
+        <v>717</v>
+      </c>
+      <c r="G251" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A252">
+        <v>1272</v>
+      </c>
+      <c r="B252" t="s">
+        <v>799</v>
+      </c>
+      <c r="C252" t="s">
+        <v>800</v>
+      </c>
+      <c r="D252" t="s">
+        <v>9</v>
+      </c>
+      <c r="E252" t="s">
+        <v>801</v>
+      </c>
+      <c r="F252" t="s">
+        <v>717</v>
+      </c>
+      <c r="G252" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A253">
+        <v>1273</v>
+      </c>
+      <c r="B253" t="s">
+        <v>803</v>
+      </c>
+      <c r="C253" t="s">
+        <v>804</v>
+      </c>
+      <c r="D253" t="s">
+        <v>9</v>
+      </c>
+      <c r="E253" t="s">
+        <v>805</v>
+      </c>
+      <c r="F253" t="s">
+        <v>717</v>
+      </c>
+      <c r="G253" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A254">
+        <v>1274</v>
+      </c>
+      <c r="B254" t="s">
+        <v>807</v>
+      </c>
+      <c r="C254" t="s">
+        <v>808</v>
+      </c>
+      <c r="D254" t="s">
+        <v>9</v>
+      </c>
+      <c r="E254" t="s">
+        <v>809</v>
+      </c>
+      <c r="F254" t="s">
+        <v>717</v>
+      </c>
+      <c r="G254" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A255">
+        <v>1275</v>
+      </c>
+      <c r="B255" t="s">
+        <v>810</v>
+      </c>
+      <c r="C255" t="s">
+        <v>811</v>
+      </c>
+      <c r="D255" t="s">
+        <v>9</v>
+      </c>
+      <c r="E255" t="s">
+        <v>812</v>
+      </c>
+      <c r="F255" t="s">
+        <v>717</v>
+      </c>
+      <c r="G255" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A256">
+        <v>1276</v>
+      </c>
+      <c r="B256" t="s">
+        <v>813</v>
+      </c>
+      <c r="C256" t="s">
+        <v>814</v>
+      </c>
+      <c r="D256" t="s">
+        <v>9</v>
+      </c>
+      <c r="E256" t="s">
+        <v>815</v>
+      </c>
+      <c r="F256" t="s">
+        <v>717</v>
+      </c>
+      <c r="G256" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A257">
+        <v>1277</v>
+      </c>
+      <c r="B257" t="s">
+        <v>816</v>
+      </c>
+      <c r="C257" t="s">
+        <v>817</v>
+      </c>
+      <c r="D257" t="s">
+        <v>9</v>
+      </c>
+      <c r="E257" t="s">
+        <v>818</v>
+      </c>
+      <c r="F257" t="s">
+        <v>717</v>
+      </c>
+      <c r="G257" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A258">
+        <v>1278</v>
+      </c>
+      <c r="B258" t="s">
+        <v>819</v>
+      </c>
+      <c r="C258" t="s">
+        <v>820</v>
+      </c>
+      <c r="D258" t="s">
+        <v>9</v>
+      </c>
+      <c r="E258" t="s">
+        <v>821</v>
+      </c>
+      <c r="F258" t="s">
+        <v>717</v>
+      </c>
+      <c r="G258" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A259">
+        <v>1279</v>
+      </c>
+      <c r="B259" t="s">
+        <v>823</v>
+      </c>
+      <c r="C259" t="s">
+        <v>824</v>
+      </c>
+      <c r="D259" t="s">
+        <v>9</v>
+      </c>
+      <c r="E259" t="s">
+        <v>825</v>
+      </c>
+      <c r="F259" t="s">
+        <v>717</v>
+      </c>
+      <c r="G259" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A260">
+        <v>1280</v>
+      </c>
+      <c r="B260" t="s">
+        <v>827</v>
+      </c>
+      <c r="C260" t="s">
+        <v>828</v>
+      </c>
+      <c r="D260" t="s">
+        <v>9</v>
+      </c>
+      <c r="E260" t="s">
+        <v>829</v>
+      </c>
+      <c r="F260" t="s">
+        <v>717</v>
+      </c>
+      <c r="G260" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A261">
+        <v>1281</v>
+      </c>
+      <c r="B261" t="s">
+        <v>831</v>
+      </c>
+      <c r="C261" t="s">
+        <v>832</v>
+      </c>
+      <c r="D261" t="s">
+        <v>9</v>
+      </c>
+      <c r="E261" t="s">
+        <v>833</v>
+      </c>
+      <c r="F261" t="s">
+        <v>717</v>
+      </c>
+      <c r="G261" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A262">
+        <v>1282</v>
+      </c>
+      <c r="B262" t="s">
+        <v>835</v>
+      </c>
+      <c r="C262" t="s">
+        <v>836</v>
+      </c>
+      <c r="D262" t="s">
+        <v>9</v>
+      </c>
+      <c r="E262" t="s">
+        <v>837</v>
+      </c>
+      <c r="F262" t="s">
+        <v>717</v>
+      </c>
+      <c r="G262" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A263">
+        <v>1283</v>
+      </c>
+      <c r="B263" t="s">
+        <v>839</v>
+      </c>
+      <c r="C263" t="s">
+        <v>840</v>
+      </c>
+      <c r="D263" t="s">
+        <v>9</v>
+      </c>
+      <c r="E263" t="s">
+        <v>841</v>
+      </c>
+      <c r="F263" t="s">
+        <v>717</v>
+      </c>
+      <c r="G263" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A264">
+        <v>1284</v>
+      </c>
+      <c r="B264" t="s">
+        <v>843</v>
+      </c>
+      <c r="C264" t="s">
+        <v>844</v>
+      </c>
+      <c r="D264" t="s">
+        <v>9</v>
+      </c>
+      <c r="E264" t="s">
+        <v>845</v>
+      </c>
+      <c r="F264" t="s">
+        <v>717</v>
+      </c>
+      <c r="G264" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A265">
+        <v>1285</v>
+      </c>
+      <c r="B265" t="s">
+        <v>847</v>
+      </c>
+      <c r="C265" t="s">
+        <v>848</v>
+      </c>
+      <c r="D265" t="s">
+        <v>9</v>
+      </c>
+      <c r="E265" t="s">
+        <v>849</v>
+      </c>
+      <c r="F265" t="s">
+        <v>717</v>
+      </c>
+      <c r="G265" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A266">
+        <v>1286</v>
+      </c>
+      <c r="B266" t="s">
+        <v>851</v>
+      </c>
+      <c r="C266" t="s">
+        <v>852</v>
+      </c>
+      <c r="D266" t="s">
+        <v>9</v>
+      </c>
+      <c r="E266" t="s">
+        <v>853</v>
+      </c>
+      <c r="F266" t="s">
+        <v>717</v>
+      </c>
+      <c r="G266" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A267">
+        <v>1287</v>
+      </c>
+      <c r="B267" t="s">
+        <v>855</v>
+      </c>
+      <c r="C267" t="s">
+        <v>15</v>
+      </c>
+      <c r="D267" t="s">
+        <v>856</v>
+      </c>
+      <c r="E267" t="s">
+        <v>15</v>
+      </c>
+      <c r="F267" t="s">
+        <v>717</v>
+      </c>
+      <c r="G267" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A268">
+        <v>1288</v>
+      </c>
+      <c r="B268" t="s">
+        <v>858</v>
+      </c>
+      <c r="C268" t="s">
+        <v>859</v>
+      </c>
+      <c r="D268" t="s">
+        <v>9</v>
+      </c>
+      <c r="E268" t="s">
+        <v>860</v>
+      </c>
+      <c r="F268" t="s">
+        <v>717</v>
+      </c>
+      <c r="G268" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A269">
+        <v>1289</v>
+      </c>
+      <c r="B269" t="s">
+        <v>862</v>
+      </c>
+      <c r="C269" t="s">
+        <v>863</v>
+      </c>
+      <c r="D269" t="s">
+        <v>9</v>
+      </c>
+      <c r="E269" t="s">
+        <v>864</v>
+      </c>
+      <c r="F269" t="s">
+        <v>717</v>
+      </c>
+      <c r="G269" t="s">
+        <v>865</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">